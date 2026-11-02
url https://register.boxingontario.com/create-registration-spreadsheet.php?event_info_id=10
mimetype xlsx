--- v1 (2025-12-09)
+++ v2 (2026-11-02)
@@ -32,51 +32,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>New Applicant</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>26-28 kg</t>
   </si>
   <si>
     <t>I understand</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
-    <t>2018 or later</t>
+    <t>2017 or later</t>
   </si>
   <si>
     <t>Recreational (non-sparring)</t>
   </si>
   <si>
     <t>10:typeValue:3:221457</t>
   </si>
   <si>
     <t>10:typeValue:3:221458</t>
   </si>
   <si>
     <t>10:typeValue:6:221460</t>
   </si>
   <si>
     <t>10:typeValue:6:221461</t>
   </si>
   <si>
     <t>10:typeValue:3:221462</t>
   </si>
   <si>
     <t>10:typeValue:6:221464</t>
   </si>
   <si>
     <t>10:typeValue:6:221465</t>
   </si>
@@ -119,69 +119,69 @@
   <si>
     <t>10:reg_event:6</t>
   </si>
   <si>
     <t>10:reg_event:7</t>
   </si>
   <si>
     <t>10:reg_event:8</t>
   </si>
   <si>
     <t>Renewal</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>28-30kg</t>
   </si>
   <si>
     <t>Judge Only</t>
   </si>
   <si>
-    <t>2016,2017,2018,2019,2020</t>
+    <t>2017,2018,2019,2020,2021</t>
   </si>
   <si>
     <t>Initiation (Funbox)</t>
   </si>
   <si>
     <t>Event Registration - Boxing Ontario</t>
   </si>
   <si>
     <t>Non-Binary</t>
   </si>
   <si>
     <t>30-32kg</t>
   </si>
   <si>
     <t>Referee Only</t>
   </si>
   <si>
-    <t>2014-2015</t>
+    <t>2015-2016</t>
   </si>
   <si>
     <t>Junior A (U13)</t>
   </si>
   <si>
     <t>New Applicant or Renewal</t>
   </si>
   <si>
     <t>What is your gender identity</t>
   </si>
   <si>
     <t>Amateur Bouts</t>
   </si>
   <si>
     <t>Wins</t>
   </si>
   <si>
     <t>Previous or current involvement in amateur Boxing, Kickboxing , Judo or any combat sport in or out the country?</t>
   </si>
   <si>
     <t>If yes, # Bouts</t>
   </si>
   <si>
     <t># Wins</t>
   </si>
@@ -215,81 +215,81 @@
   <si>
     <t>Membership type #3</t>
   </si>
   <si>
     <t>Membership type #4</t>
   </si>
   <si>
     <t>Membership type #5</t>
   </si>
   <si>
     <t>Membership type #6</t>
   </si>
   <si>
     <t>Membership type #7</t>
   </si>
   <si>
     <t>Membership type #8</t>
   </si>
   <si>
     <t>Transgender</t>
   </si>
   <si>
     <t>32-34kg</t>
   </si>
   <si>
-    <t>2012-2013</t>
+    <t>2013-2014</t>
   </si>
   <si>
     <t>Junior B (U15)</t>
   </si>
   <si>
     <t>I elect not to self-identify</t>
   </si>
   <si>
     <t>34-36kg</t>
   </si>
   <si>
-    <t>2010-2011</t>
+    <t>2011-2012</t>
   </si>
   <si>
     <t>Junior C (U17)</t>
   </si>
   <si>
     <t>36-38kg</t>
   </si>
   <si>
-    <t>2008-2009</t>
+    <t>2009-2010</t>
   </si>
   <si>
     <t>Youth (U19)</t>
   </si>
   <si>
     <t>38-40kg</t>
   </si>
   <si>
-    <t>2007 and earlier</t>
+    <t>2008 and earlier</t>
   </si>
   <si>
     <t>Elite</t>
   </si>
   <si>
     <t>40-42kg</t>
   </si>
   <si>
     <t>Coach</t>
   </si>
   <si>
     <t>42-44kg</t>
   </si>
   <si>
     <t>Official/Referee/Judge</t>
   </si>
   <si>
     <t>44-46kg</t>
   </si>
   <si>
     <t>Non-Competitive Sparring</t>
   </si>
   <si>
     <t>46-48kg</t>
   </si>