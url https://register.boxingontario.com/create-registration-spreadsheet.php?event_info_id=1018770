--- v0 (2026-08-25)
+++ v1 (2026-10-21)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="857">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="878">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>13th Round Fight for Life</t>
   </si>
   <si>
     <t>Small</t>
   </si>
   <si>
     <t>Registration</t>
   </si>
   <si>
     <t>November 16, 2026 - 8:45 am - 1:00 pm</t>
   </si>
   <si>
     <t>1018770:typeValue:102</t>
   </si>
   <si>
     <t>1018770:typeValue:103</t>
   </si>
   <si>
@@ -101,51 +101,51 @@
   <si>
     <t>1018770:reg_event:6</t>
   </si>
   <si>
     <t>1018770:reg_event:7</t>
   </si>
   <si>
     <t>1018770:reg_event:8</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>161 Boxing Club</t>
   </si>
   <si>
     <t>Medium</t>
   </si>
   <si>
     <t>Pass Master</t>
   </si>
   <si>
     <t>November 16, 2026 - 12 pm -6:30 pm</t>
   </si>
   <si>
-    <t>Event Registration - VOLUNTEERS - 2026 ELITE NATIONALS</t>
+    <t>Event Registration - VOLUNTEERS - 2026 Elite Nationals</t>
   </si>
   <si>
     <t>1MR One More Round</t>
   </si>
   <si>
     <t>Large</t>
   </si>
   <si>
     <t>VIP Gatekeeper</t>
   </si>
   <si>
     <t>November 17, 2026 - 1:00 pm - 4:00 pm</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Individual Email</t>
   </si>
   <si>
     <t>Email Opt In</t>
   </si>
@@ -212,51 +212,51 @@
   <si>
     <t>2 Extra Large</t>
   </si>
   <si>
     <t>Athlete Host</t>
   </si>
   <si>
     <t>November 18, 2026 - 1:00 pm - 4:00 pm</t>
   </si>
   <si>
     <t>2KO Mentor sportif</t>
   </si>
   <si>
     <t>3 Extra Large</t>
   </si>
   <si>
     <t>Glove/Head Gear  Concierge</t>
   </si>
   <si>
     <t>November 18, 2026 - 5:00 pm - 9:00 pm</t>
   </si>
   <si>
     <t>3rd Space Boxing Club</t>
   </si>
   <si>
-    <t>Glove/Gear All-Star</t>
+    <t>Glove/Head Gear All-Star</t>
   </si>
   <si>
     <t>November 19, 2026 - 1:00 pm - 4:00 pm</t>
   </si>
   <si>
     <t>4 Corner Boxing Fitness</t>
   </si>
   <si>
     <t>Ring Set Up</t>
   </si>
   <si>
     <t>November 19, 2026 - 5:00 pm - 9:00 pm</t>
   </si>
   <si>
     <t>Abbotsford Boxing</t>
   </si>
   <si>
     <t>Ring Take Down</t>
   </si>
   <si>
     <t>November 20, 2026 - 1:00 pm - 4:00 pm</t>
   </si>
   <si>
     <t>Abomb Boxing</t>
   </si>
@@ -293,110 +293,116 @@
   <si>
     <t>Academie de boxe olympique KO-96</t>
   </si>
   <si>
     <t>Academie de boxe Val Belair</t>
   </si>
   <si>
     <t>Academie de Kung-Fu et de Kick-Boxing Rive-Sud</t>
   </si>
   <si>
     <t>Academie Fighter's Pride</t>
   </si>
   <si>
     <t>Academie Impak</t>
   </si>
   <si>
     <t>Academie Martial</t>
   </si>
   <si>
     <t>Academie Sparmax</t>
   </si>
   <si>
     <t>Academie Sportive de Montreal</t>
   </si>
   <si>
+    <t>Academie UD BOXE (UDBOX)</t>
+  </si>
+  <si>
     <t>Academix Academy</t>
   </si>
   <si>
     <t>Adams Boxing Club</t>
   </si>
   <si>
     <t>AFT Boxing Academy Brantford (AFT TOP BOXING ACADEMY BRANTFORD)</t>
   </si>
   <si>
     <t>Ajax Boxing Club</t>
   </si>
   <si>
     <t>AK Boxing &amp; World Fitness</t>
   </si>
   <si>
+    <t>Albert Boxing Club</t>
+  </si>
+  <si>
     <t>Albion Boxing Club</t>
   </si>
   <si>
     <t>Alexander Boxing</t>
   </si>
   <si>
     <t>Ali Combat Club</t>
   </si>
   <si>
     <t>All Canadian Boxing</t>
   </si>
   <si>
     <t>All For One Boxing Club</t>
   </si>
   <si>
     <t>Alliance Boxing Club</t>
   </si>
   <si>
     <t>Alliance Boxing Club SASKATOON (ABC S)</t>
   </si>
   <si>
     <t>Amazing Fitness</t>
   </si>
   <si>
     <t>Ambitions Boxing Club</t>
   </si>
   <si>
     <t>Ambush Boxing Club</t>
   </si>
   <si>
     <t>Amoring Boxing Club</t>
   </si>
   <si>
-    <t>Amplified Athletics Inc. (AMPLIFIED ATHLETICS)</t>
-[...1 lines deleted...]
-  <si>
     <t>Animo Boxing &amp; MMA</t>
   </si>
   <si>
     <t>Antigonish Boxing Club</t>
   </si>
   <si>
     <t>Anvil Boxing</t>
   </si>
   <si>
+    <t>AP Boxing</t>
+  </si>
+  <si>
     <t>Apex Combatives</t>
   </si>
   <si>
     <t>Arrows Boxing</t>
   </si>
   <si>
     <t>Arts Martiaux Apex</t>
   </si>
   <si>
     <t>Arts Martiaux Evolution</t>
   </si>
   <si>
     <t>Ashukian's Academy of Boxing</t>
   </si>
   <si>
     <t>Athena's Den</t>
   </si>
   <si>
     <t>Atlas Boxing Club</t>
   </si>
   <si>
     <t>Avenue Boxing Club</t>
   </si>
   <si>
     <t>B.A.M Niagara</t>
@@ -533,59 +539,65 @@
   <si>
     <t>Box and Lift</t>
   </si>
   <si>
     <t>BOX2FIT</t>
   </si>
   <si>
     <t>Boxe 376</t>
   </si>
   <si>
     <t>Boxe 3HB</t>
   </si>
   <si>
     <t>Boxe Elite Gatineau</t>
   </si>
   <si>
     <t>Boxe Fit</t>
   </si>
   <si>
     <t>Boxe Matthew Carrier inc.</t>
   </si>
   <si>
     <t>Boxe Pit Bull</t>
   </si>
   <si>
+    <t>Boxe Québec (FQBO)</t>
+  </si>
+  <si>
     <t>Boxe Rimouski</t>
   </si>
   <si>
     <t>Boxe St-Emile</t>
   </si>
   <si>
     <t>Boxe Temis</t>
   </si>
   <si>
+    <t>Boxefit lab</t>
+  </si>
+  <si>
     <t>Boxemontreal.com</t>
   </si>
   <si>
     <t>Boxing New Brunswick (BNB!)</t>
   </si>
   <si>
     <t>Boxing Newfoundland &amp; Labrador (BNFL)</t>
   </si>
   <si>
     <t>Boxing Saskatchewan (N/A)</t>
   </si>
   <si>
     <t>Boxing Saskatchewan Provincial Team (BSPT)</t>
   </si>
   <si>
     <t>Boxing Without Barriers</t>
   </si>
   <si>
     <t>Bramalea Boxing Club</t>
   </si>
   <si>
     <t>Brampton Boxing</t>
   </si>
   <si>
     <t>Brampton Boxing Gym</t>
@@ -689,50 +701,53 @@
   <si>
     <t>Celtic Hammer</t>
   </si>
   <si>
     <t>Celtic Hammer Boxing Club</t>
   </si>
   <si>
     <t>Central Boxing</t>
   </si>
   <si>
     <t>Central Park Athletics</t>
   </si>
   <si>
     <t>Central Park Athletics Boxing</t>
   </si>
   <si>
     <t>Centre d'arts martiaux Kaizen</t>
   </si>
   <si>
     <t>Centre regional boxe erable</t>
   </si>
   <si>
     <t>Centre Ring</t>
   </si>
   <si>
+    <t>Centre sportif Dorg</t>
+  </si>
+  <si>
     <t>Centre Sportif Ludus</t>
   </si>
   <si>
     <t>Centre sportif Ulysse Nation</t>
   </si>
   <si>
     <t>Centre Ultimaction</t>
   </si>
   <si>
     <t>Champion</t>
   </si>
   <si>
     <t>Champion Boxing Club</t>
   </si>
   <si>
     <t>Champion Gym</t>
   </si>
   <si>
     <t>Championship City Boxing Club</t>
   </si>
   <si>
     <t>champs eastside boxing club</t>
   </si>
   <si>
     <t>Champs Eastside Boxing</t>
@@ -875,80 +890,89 @@
   <si>
     <t>Club de boxe Noble Art</t>
   </si>
   <si>
     <t>Club de boxe olympique de Chibougamau</t>
   </si>
   <si>
     <t>Club de boxe olympique de Jonquiere</t>
   </si>
   <si>
     <t>Club de boxe olympique du Grand-Gaspe</t>
   </si>
   <si>
     <t>Club de boxe olympique Levis</t>
   </si>
   <si>
     <t>Club de boxe olympique Longueuil</t>
   </si>
   <si>
     <t>Club de boxe Outsider</t>
   </si>
   <si>
     <t>Club de boxe P4P</t>
   </si>
   <si>
+    <t>Club de boxe Paradis</t>
+  </si>
+  <si>
     <t>Club de boxe Performance</t>
   </si>
   <si>
     <t>Club de boxe Pro-Am Limoilou</t>
   </si>
   <si>
+    <t>Club de boxe Prospect</t>
+  </si>
+  <si>
     <t>Club de boxe Punch-Out!!! T.M</t>
   </si>
   <si>
     <t>Club de boxe Puncher</t>
   </si>
   <si>
     <t>Club de boxe Reyes</t>
   </si>
   <si>
     <t>Club de boxe Ring 83</t>
   </si>
   <si>
     <t>Club de boxe Rocky 2.0</t>
   </si>
   <si>
     <t>Club de boxe Rouyn-Noranda</t>
   </si>
   <si>
     <t>Club de boxe Sainte-Julie</t>
   </si>
   <si>
     <t>Club de boxe St-Hyacinthe</t>
   </si>
   <si>
+    <t>Club de boxe Sud-Ouest</t>
+  </si>
+  <si>
     <t>Club de boxe The Corner</t>
   </si>
   <si>
     <t>Club de boxe The Fighter</t>
   </si>
   <si>
     <t>Club de boxe Trois-Rivieres</t>
   </si>
   <si>
     <t>Club de boxe Underground</t>
   </si>
   <si>
     <t>Club de boxe Universel</t>
   </si>
   <si>
     <t>Club de boxe Urban Legends</t>
   </si>
   <si>
     <t>Club de boxe Val-d'Or</t>
   </si>
   <si>
     <t>Club de boxe Verdun</t>
   </si>
   <si>
     <t>Club de boxe Viking</t>
@@ -1037,59 +1061,59 @@
   <si>
     <t>De Concept Plus</t>
   </si>
   <si>
     <t>Delgado Boxing Battle Arts Academy</t>
   </si>
   <si>
     <t>Demers Boxing Club</t>
   </si>
   <si>
     <t>Derrick Boxing Club</t>
   </si>
   <si>
     <t>Destiny Boxing</t>
   </si>
   <si>
     <t>Dewith Frazer Boxing and fitness inc (DEWITH FRAZER BOXING AND FITNESS INC)</t>
   </si>
   <si>
     <t>Diamond Fitness Mixed Martial Arts</t>
   </si>
   <si>
     <t>Diaz Boxing Club</t>
   </si>
   <si>
+    <t>Diyako Muay Thai &amp; Martial Arts (DKM) Academy</t>
+  </si>
+  <si>
     <t>DK Boxing</t>
   </si>
   <si>
     <t>DMC Boxing Club</t>
   </si>
   <si>
-    <t>Dog Pound Boxing and Fitness</t>
-[...1 lines deleted...]
-  <si>
     <t>Doggpound MMA</t>
   </si>
   <si>
     <t>Doghouse Boxing Club</t>
   </si>
   <si>
     <t>DogPound boxing academy</t>
   </si>
   <si>
     <t>Donnybrook Boxing Gym</t>
   </si>
   <si>
     <t>Down North Boxing Club</t>
   </si>
   <si>
     <t>Dukes Up Boxing Club</t>
   </si>
   <si>
     <t>Durham Boxing Academy</t>
   </si>
   <si>
     <t>Dynamik Saguenay</t>
   </si>
   <si>
     <t>Dynamite Boxing Club</t>
@@ -1163,50 +1187,53 @@
   <si>
     <t>Favela Training Center</t>
   </si>
   <si>
     <t>FBFN</t>
   </si>
   <si>
     <t>Fearless Boxing Club</t>
   </si>
   <si>
     <t>Fearless MMA</t>
   </si>
   <si>
     <t>Fernie Old School Boxing Club</t>
   </si>
   <si>
     <t>FFTC Boxing Club</t>
   </si>
   <si>
     <t>Fierce N Fit Boxing</t>
   </si>
   <si>
     <t>Fight Club 1947</t>
   </si>
   <si>
+    <t>Fight Club Vaudreuil</t>
+  </si>
+  <si>
     <t>Fight District Montreal</t>
   </si>
   <si>
     <t>Fighting Island Boxing Club</t>
   </si>
   <si>
     <t>FIIT co</t>
   </si>
   <si>
     <t>Final Round Boxing</t>
   </si>
   <si>
     <t>Final Round Boxing Inc.</t>
   </si>
   <si>
     <t>First Strike Boxing</t>
   </si>
   <si>
     <t>FISTS Boxing Club</t>
   </si>
   <si>
     <t>Fit Plus ABC</t>
   </si>
   <si>
     <t>Fivestar Boxing Academy</t>
@@ -1220,68 +1247,74 @@
   <si>
     <t>Free Fitness – Assassin Boxing Club</t>
   </si>
   <si>
     <t>G3 Gym Unis-Boxe Val-Belair</t>
   </si>
   <si>
     <t>Garden Warrior Leadership</t>
   </si>
   <si>
     <t>Get Enhanced Inc.</t>
   </si>
   <si>
     <t>Gideon Boxing Academy</t>
   </si>
   <si>
     <t>Gideon's Guard Faith Based Boxing</t>
   </si>
   <si>
     <t>Girls Just Wanna Box</t>
   </si>
   <si>
     <t>Gladiateur Gym</t>
   </si>
   <si>
+    <t>Gladiateur Gym Inc.</t>
+  </si>
+  <si>
     <t>Gladiators Boxing Team (1625)</t>
   </si>
   <si>
     <t>Glory MMA</t>
   </si>
   <si>
     <t>Gloves Up Boxing</t>
   </si>
   <si>
     <t>Go Boxe 3R</t>
   </si>
   <si>
     <t>Gold City Boxing</t>
   </si>
   <si>
     <t>Gold Sport Life Inc.</t>
   </si>
   <si>
+    <t>Golden  Glory Boxing</t>
+  </si>
+  <si>
     <t>Golden GOAT Boxing Club</t>
   </si>
   <si>
     <t>Golden Tiger</t>
   </si>
   <si>
     <t>Goldenstars Boxing Club</t>
   </si>
   <si>
     <t>GPG Boxing Club</t>
   </si>
   <si>
     <t>Grant Boxing Gym</t>
   </si>
   <si>
     <t>Grants</t>
   </si>
   <si>
     <t>Griffins Boxing Club</t>
   </si>
   <si>
     <t>Grizzly Cage Boxing Club (GRIZZLY CAGE BOXING)</t>
   </si>
   <si>
     <t>Guelph MMA</t>
@@ -1328,125 +1361,128 @@
   <si>
     <t>House of Champions Martial Arts</t>
   </si>
   <si>
     <t>House of Five</t>
   </si>
   <si>
     <t>Hubtown Boxing Club</t>
   </si>
   <si>
     <t>HUF Boxing</t>
   </si>
   <si>
     <t>HUF Delgado Boxing Club</t>
   </si>
   <si>
     <t>Humble Boxing Academy</t>
   </si>
   <si>
     <t>Hustle Believe Achieve Boxing and Fitness</t>
   </si>
   <si>
     <t>Hyperoo Performance Centre</t>
   </si>
   <si>
-    <t>Impact Boxing Club</t>
-[...1 lines deleted...]
-  <si>
     <t>In This Corner Boxing Fitness Centre</t>
   </si>
   <si>
     <t>Independant</t>
   </si>
   <si>
     <t>Independant Alberta</t>
   </si>
   <si>
     <t>Independent (N/A)</t>
   </si>
   <si>
     <t>Infinite Martial Arts and Fitness</t>
   </si>
   <si>
     <t>Inner City Boxing PG</t>
   </si>
   <si>
     <t>Inside the Ropes</t>
   </si>
   <si>
     <t>Insight x Boxing</t>
   </si>
   <si>
     <t>InsightX Boxing</t>
   </si>
   <si>
     <t>Instinct Boxing Club</t>
   </si>
   <si>
     <t>Iron Cat Boxing</t>
   </si>
   <si>
-    <t>Iron Lady Boxing Club</t>
+    <t>Iron Ghost Boxing</t>
+  </si>
+  <si>
+    <t>Iron Lady boxing club (IRON)</t>
   </si>
   <si>
     <t>Irwins Boxing Club</t>
   </si>
   <si>
     <t>Island Boxing</t>
   </si>
   <si>
     <t>Jaguar BC</t>
   </si>
   <si>
     <t>James Town Boxing</t>
   </si>
   <si>
     <t>Jamestown Boxing Club</t>
   </si>
   <si>
     <t>JCC Boxing club</t>
   </si>
   <si>
     <t>Journey Boxing</t>
   </si>
   <si>
     <t>JTI Boxing</t>
   </si>
   <si>
     <t>Just Train It</t>
   </si>
   <si>
     <t>K.A. Boxing</t>
   </si>
   <si>
     <t>K.O. Club Martial Arts Fitness</t>
   </si>
   <si>
     <t>K1 Academy</t>
   </si>
   <si>
+    <t>K35 Boxing Academy</t>
+  </si>
+  <si>
     <t>Kajan Johnson MMA</t>
   </si>
   <si>
     <t>Kalsamrit Gym Inc</t>
   </si>
   <si>
     <t>Kamikaze Punishment Foundation</t>
   </si>
   <si>
     <t>Kamloops Boxing Academy</t>
   </si>
   <si>
     <t>Kashechewan</t>
   </si>
   <si>
     <t>Kashechewan Boxing Club</t>
   </si>
   <si>
     <t>KAYO</t>
   </si>
   <si>
     <t>Kelowna Boxing Club</t>
   </si>
   <si>
     <t>Kent Athletic Youth Orgaization (KAYO)</t>
@@ -1460,71 +1496,71 @@
   <si>
     <t>Kickboxing Jiu-Jitsu Academie</t>
   </si>
   <si>
     <t>Kids N Play Boxing and Empowerment</t>
   </si>
   <si>
     <t>King of the ring</t>
   </si>
   <si>
     <t>King Solo boxing (5555)</t>
   </si>
   <si>
     <t>Kingsman Boxing</t>
   </si>
   <si>
     <t>Kingston Boxing Club</t>
   </si>
   <si>
     <t>Kingsway Boxing Club</t>
   </si>
   <si>
     <t>Kingways Boxing Club (KBC)</t>
   </si>
   <si>
+    <t>Kladnik KO Fitness &amp; Boxing Club</t>
+  </si>
+  <si>
     <t>Knockout Brampton Boxing</t>
   </si>
   <si>
     <t>KO-ED Boxing Academy</t>
   </si>
   <si>
     <t>Kokon Jiu-Jitsu and the House of 5 Martial Arts</t>
   </si>
   <si>
     <t>Kombat Arts Training Academy</t>
   </si>
   <si>
     <t>Komoka Kilworth School of Boxing Muay Thai Fitness</t>
   </si>
   <si>
     <t>Kopas Boxing Club</t>
   </si>
   <si>
-    <t>Kubicki Boxing Team</t>
-[...1 lines deleted...]
-  <si>
     <t>KV Golden Gloves</t>
   </si>
   <si>
     <t>La Zone TR</t>
   </si>
   <si>
     <t>Lac La Biche Boxing Club</t>
   </si>
   <si>
     <t>Lahave Boxing Club</t>
   </si>
   <si>
     <t>Le Core Boxing Club</t>
   </si>
   <si>
     <t>Le Kick Club</t>
   </si>
   <si>
     <t>Le Stage Boxing</t>
   </si>
   <si>
     <t>Le Studio Hotbox</t>
   </si>
   <si>
     <t>Leading Edge Boxing</t>
@@ -1625,132 +1661,138 @@
   <si>
     <t>Mamba MMA</t>
   </si>
   <si>
     <t>Manx Boxing @ Studio 4</t>
   </si>
   <si>
     <t>Maple Ridge Boxing Club</t>
   </si>
   <si>
     <t>Marshall Boxing</t>
   </si>
   <si>
     <t>Martial Arts Fitness Academy (MAFA)</t>
   </si>
   <si>
     <t>Matrix Boxing Academy</t>
   </si>
   <si>
     <t>Maulers Boxing Club</t>
   </si>
   <si>
     <t>Maximus Boxing Club</t>
   </si>
   <si>
+    <t>MB Provincials 2026 (MB26)</t>
+  </si>
+  <si>
     <t>MBF Boxing Club</t>
   </si>
   <si>
     <t>McEwans Pro Street Gym</t>
   </si>
   <si>
     <t>McGrory's Boxing Club</t>
   </si>
   <si>
     <t>McGrorys Boxing Club</t>
   </si>
   <si>
     <t>Mecha Martial Arts &amp; Athletics [Boxing]</t>
   </si>
   <si>
     <t>Medicine Hat Boxing Club</t>
   </si>
   <si>
     <t>Membertou ABC</t>
   </si>
   <si>
     <t>Mendoza Boxing Club</t>
   </si>
   <si>
     <t>Midtown Boxing Toronto</t>
   </si>
   <si>
     <t>Minegoziibe Boxing</t>
   </si>
   <si>
     <t>MJKO Boxing</t>
   </si>
   <si>
+    <t>Modern Warrior</t>
+  </si>
+  <si>
     <t>Mohawk Boxing Grand River Territory   ( Formally known as Wolves Den )</t>
   </si>
   <si>
     <t>Monarc Boxing and Fitness Inc.</t>
   </si>
   <si>
+    <t>Moose Jaw Boxing Club</t>
+  </si>
+  <si>
     <t>Motor City Boxing</t>
   </si>
   <si>
     <t>Motor City Boxing Club</t>
   </si>
   <si>
     <t>N-1 Thai Boxing Academy</t>
   </si>
   <si>
     <t>N1 Thai Boxing Academy</t>
   </si>
   <si>
     <t>Nanaimo Boxing Club</t>
   </si>
   <si>
     <t>Napper's Boxing Club</t>
   </si>
   <si>
     <t>Nationals 2025 - Team Manitoba (NTLS)</t>
   </si>
   <si>
     <t>Neak Ta Martial Arts</t>
   </si>
   <si>
     <t>Nelson Boxing and Fitness Club</t>
   </si>
   <si>
     <t>New Line BA</t>
   </si>
   <si>
     <t>New Waterford Boxing Club</t>
   </si>
   <si>
     <t>Niagara Falls Boxing Club</t>
   </si>
   <si>
     <t>Nightmare Boxing</t>
   </si>
   <si>
-    <t>No Excuse Boxing and Fitness</t>
-[...2 lines deleted...]
-    <t>No Excuse Fitness</t>
+    <t>No Excuse Boxing</t>
   </si>
   <si>
     <t>Nordik Fight Club</t>
   </si>
   <si>
     <t>Nunez House of Combat</t>
   </si>
   <si>
     <t>Oakville Boxing Academy</t>
   </si>
   <si>
     <t>OBFT Inc</t>
   </si>
   <si>
     <t>Obsidian Boxing Club</t>
   </si>
   <si>
     <t>Ocean City Boxing</t>
   </si>
   <si>
     <t>Officials Commission</t>
   </si>
   <si>
     <t>OGM Boxing &amp; Fitness</t>
   </si>
@@ -1799,86 +1841,92 @@
   <si>
     <t>Pasqua BC</t>
   </si>
   <si>
     <t>Patra Boxing/ North Training Academy</t>
   </si>
   <si>
     <t>Paul Brown Box Fit</t>
   </si>
   <si>
     <t>Pegasus Amateur Boxing</t>
   </si>
   <si>
     <t>Pegasus Boxing Club</t>
   </si>
   <si>
     <t>Pelea Boxing Club</t>
   </si>
   <si>
     <t>Pembroke Boxing Club</t>
   </si>
   <si>
     <t>PhDBoxer</t>
   </si>
   <si>
+    <t>PhDBoxer x THE K.O. ROOM</t>
+  </si>
+  <si>
     <t>Philo-Boxe</t>
   </si>
   <si>
     <t>Phoenician Boxing Club</t>
   </si>
   <si>
     <t>Phoenix MMA &amp; Fitness</t>
   </si>
   <si>
     <t>Pinnacle Boxing</t>
   </si>
   <si>
     <t>Pitt Meadows Combat Club</t>
   </si>
   <si>
     <t>PIVOT Boxing Club</t>
   </si>
   <si>
     <t>Pivotal Boxing Club</t>
   </si>
   <si>
     <t>Platinum Training Facility</t>
   </si>
   <si>
     <t>Port Kells Boxing Club</t>
   </si>
   <si>
     <t>Posteraro's Boxing Gym</t>
   </si>
   <si>
     <t>Pound4Pound</t>
   </si>
   <si>
     <t>Power Boxing Club</t>
   </si>
   <si>
+    <t>Prairie Para-Boxing Inc.</t>
+  </si>
+  <si>
     <t>Primal MMA Academy</t>
   </si>
   <si>
     <t>Prime Time BC</t>
   </si>
   <si>
     <t>Primetime</t>
   </si>
   <si>
     <t>Pro Boxe Charlevoix</t>
   </si>
   <si>
     <t>Pro Elite Boxing Gym</t>
   </si>
   <si>
     <t>Programme de boxe amateur des Freres Grant</t>
   </si>
   <si>
     <t>PuncHIIT Fitness Inc</t>
   </si>
   <si>
     <t>Queen City Boxing</t>
   </si>
   <si>
     <t>Queensberry Rules Boxing Studio</t>
@@ -2042,86 +2090,86 @@
   <si>
     <t>Sandman Boxing System</t>
   </si>
   <si>
     <t>Sault Boxing</t>
   </si>
   <si>
     <t>SBT - Boxe</t>
   </si>
   <si>
     <t>Scarberian Boxing Club</t>
   </si>
   <si>
     <t>Scrap Yard Boxing Gym</t>
   </si>
   <si>
     <t>Scrapyard Boxing Club</t>
   </si>
   <si>
     <t>Seaside Boxing Club</t>
   </si>
   <si>
     <t>Seconds Out</t>
   </si>
   <si>
-    <t>Shamrock Boxing Club</t>
-[...1 lines deleted...]
-  <si>
     <t>Shape Your Life</t>
   </si>
   <si>
     <t>Sherbatov Gym</t>
   </si>
   <si>
     <t>Shipyards Boxing</t>
   </si>
   <si>
     <t>Shore Boxing Club</t>
   </si>
   <si>
     <t>Short Sleeve Boxing</t>
   </si>
   <si>
     <t>Shortsleeves School of Boxing</t>
   </si>
   <si>
     <t>Siberia Boxing Club Ltd.</t>
   </si>
   <si>
     <t>Silvertooth Gym</t>
   </si>
   <si>
     <t>Simcoe Martial Arts (Gray Cat Boxing)</t>
   </si>
   <si>
     <t>SK Boxing</t>
   </si>
   <si>
     <t>Skoden Martial Arts</t>
   </si>
   <si>
+    <t>Slave Lake Boxing Club`</t>
+  </si>
+  <si>
     <t>Sooke Boxing Club</t>
   </si>
   <si>
     <t>Soul Good Boxing</t>
   </si>
   <si>
     <t>South Side Legion Boxing Club</t>
   </si>
   <si>
     <t>SouthPaw Boxing Club</t>
   </si>
   <si>
     <t>Southside Boxing</t>
   </si>
   <si>
     <t>Southside Boxing Club</t>
   </si>
   <si>
     <t>Southside Legion boxing club (SSLC)</t>
   </si>
   <si>
     <t>Sovereign Boxing</t>
   </si>
   <si>
     <t>Sparta Bando club</t>
@@ -2150,50 +2198,53 @@
   <si>
     <t>Sponagle East West</t>
   </si>
   <si>
     <t>Spooners Boxing Academy</t>
   </si>
   <si>
     <t>St Catharines Boxing Club</t>
   </si>
   <si>
     <t>St-John Golden Gloves Amateur Boxing Club</t>
   </si>
   <si>
     <t>STEEL CAGE BOXING CLUB</t>
   </si>
   <si>
     <t>Steelcity MMA &amp; Boxing</t>
   </si>
   <si>
     <t>Steeltown Boxing Club</t>
   </si>
   <si>
     <t>Stockyards Boxing and Fitness</t>
   </si>
   <si>
+    <t>Storm Boxing Club</t>
+  </si>
+  <si>
     <t>Stratford Brazilian Jiu Jitsu Academy</t>
   </si>
   <si>
     <t>Striking Tactics MMA &amp; Fitness</t>
   </si>
   <si>
     <t>Studio de boxe Empire</t>
   </si>
   <si>
     <t>Studio de boxe Laurentien</t>
   </si>
   <si>
     <t>Sugarrays</t>
   </si>
   <si>
     <t>Sully's Boxing Gym</t>
   </si>
   <si>
     <t>Sullys Gym</t>
   </si>
   <si>
     <t>Sunshine Boxing (SUNBX)</t>
   </si>
   <si>
     <t>Sunshine Coast Boxing Club</t>
@@ -2201,131 +2252,134 @@
   <si>
     <t>Super Panda Fitness</t>
   </si>
   <si>
     <t>Surrey School Of Boxing</t>
   </si>
   <si>
     <t>Swan City Boxing Club</t>
   </si>
   <si>
     <t>Team Baska</t>
   </si>
   <si>
     <t>Team Bujold Boxing</t>
   </si>
   <si>
     <t>Team Impact</t>
   </si>
   <si>
     <t>Team Los Reyes</t>
   </si>
   <si>
     <t>Team Lumberjack</t>
   </si>
   <si>
+    <t>Team Vany - Coaching Sportif</t>
+  </si>
+  <si>
     <t>Teddys Boxing &amp; Fitness</t>
   </si>
   <si>
     <t>Temis Fight Club</t>
   </si>
   <si>
     <t>Ten Eight Boxing Club</t>
   </si>
   <si>
     <t>Teofista Boxing Club</t>
   </si>
   <si>
     <t>The Boxer's Club</t>
   </si>
   <si>
     <t>The Boxing Club Spruce Grove</t>
   </si>
   <si>
     <t>The Boxing Factory</t>
   </si>
   <si>
     <t>The Boxing Lab</t>
   </si>
   <si>
     <t>The Boxing Loft</t>
   </si>
   <si>
     <t>The Campbell River Boxing Club</t>
   </si>
   <si>
     <t>The Catalyst Club</t>
   </si>
   <si>
     <t>The Cave Boxing and Fitness</t>
   </si>
   <si>
     <t>The Counterpunch Boxing Club</t>
   </si>
   <si>
     <t>The Factory Martial Arts  Boxing &amp; Fitness - TW Boxing</t>
   </si>
   <si>
-    <t>THE K.O. ROOM</t>
-[...1 lines deleted...]
-  <si>
     <t>The Pitt</t>
   </si>
   <si>
     <t>The Real Deal Boxing Club</t>
   </si>
   <si>
     <t>The Scarpyards</t>
   </si>
   <si>
     <t>The Scrapyard Boxing Club</t>
   </si>
   <si>
     <t>The Shadowbox</t>
   </si>
   <si>
     <t>The Whip Boxing</t>
   </si>
   <si>
     <t>The Whip Boxing &amp; Fitness</t>
   </si>
   <si>
     <t>Thistletown Boxing Club</t>
   </si>
   <si>
     <t>Thomas Settee BC</t>
   </si>
   <si>
     <t>Thousand Island</t>
   </si>
   <si>
     <t>Thousand Islands Youth Boxing Club</t>
   </si>
   <si>
     <t>Thunder Boxing Club</t>
   </si>
   <si>
+    <t>Tigers Den Boxing and Kick Boxing</t>
+  </si>
+  <si>
     <t>Timmins Boxing Club</t>
   </si>
   <si>
     <t>Titans Boxing Club</t>
   </si>
   <si>
     <t>TNT Boxing</t>
   </si>
   <si>
     <t>TNT Boxing Academy</t>
   </si>
   <si>
     <t>Tomines Boxing</t>
   </si>
   <si>
     <t>Tondo Boxing Club</t>
   </si>
   <si>
     <t>Top Dog BC</t>
   </si>
   <si>
     <t>Top Glove Boxing Academy</t>
   </si>
   <si>
     <t>Top Tier Club de boxe</t>
@@ -2348,50 +2402,53 @@
   <si>
     <t>Totem Sports + Totem Fitness Inc.</t>
   </si>
   <si>
     <t>Train with Nat</t>
   </si>
   <si>
     <t>TRC Boxing Club</t>
   </si>
   <si>
     <t>Tri-Town Boxing Club</t>
   </si>
   <si>
     <t>Tribal Boxing Club</t>
   </si>
   <si>
     <t>Tristar Gym</t>
   </si>
   <si>
     <t>Tristar Gym Repentigny</t>
   </si>
   <si>
     <t>Tristar Gym Rive Nord</t>
   </si>
   <si>
+    <t>True Grit Old School Boxing Club</t>
+  </si>
+  <si>
     <t>Truro Brazilian Jiu Jitsu</t>
   </si>
   <si>
     <t>Turtle River BC</t>
   </si>
   <si>
     <t>Twin Cities Boxing Club</t>
   </si>
   <si>
     <t>Twin Dragon</t>
   </si>
   <si>
     <t>Twin Tiger Boxing Academy</t>
   </si>
   <si>
     <t>Ukrainian Boxing Club - Cal'Mar</t>
   </si>
   <si>
     <t>Unattached British Columbia</t>
   </si>
   <si>
     <t>Unattached Manitoba</t>
   </si>
   <si>
     <t>Unattached New Brunswick</t>
@@ -2471,92 +2528,98 @@
   <si>
     <t>Uptown Boxing</t>
   </si>
   <si>
     <t>Uptown Boxing Club</t>
   </si>
   <si>
     <t>Valhalla MMA</t>
   </si>
   <si>
     <t>Valley East Boxing Club</t>
   </si>
   <si>
     <t>Van Jango Studio Of Martial Arts</t>
   </si>
   <si>
     <t>Vancouver Astoria Athletic Club</t>
   </si>
   <si>
     <t>Vancouver Club</t>
   </si>
   <si>
     <t>Vernon Amateur Boxing Club</t>
   </si>
   <si>
+    <t>Vertical ecole de boxe</t>
+  </si>
+  <si>
     <t>Victory Training Center</t>
   </si>
   <si>
     <t>Vision Boxe</t>
   </si>
   <si>
     <t>VMA Boxing Academy</t>
   </si>
   <si>
     <t>Wainwright Boxing Club</t>
   </si>
   <si>
     <t>Wamma NexGen</t>
   </si>
   <si>
     <t>Warden MMA and Fitness</t>
   </si>
   <si>
     <t>Warriors Boxing</t>
   </si>
   <si>
     <t xml:space="preserve">Warriors Boxing </t>
   </si>
   <si>
     <t>Waterloo Boxing</t>
   </si>
   <si>
     <t>Waterloo Regional Boxing Academy</t>
   </si>
   <si>
     <t>West End Athletic Club</t>
   </si>
   <si>
     <t>West Side Boxing Club</t>
   </si>
   <si>
     <t>West Windsor Boxing Club</t>
   </si>
   <si>
     <t>Westchester Boxing Club</t>
   </si>
   <si>
+    <t>Westcoast Adaptive Boxing</t>
+  </si>
+  <si>
     <t>Westville Boxing Club</t>
   </si>
   <si>
     <t>Weyburn Soo Line</t>
   </si>
   <si>
     <t>Whistler Boxing Club</t>
   </si>
   <si>
     <t>Whitall's Martial Arts and Boxing</t>
   </si>
   <si>
     <t>White Rabbit Boxing Club</t>
   </si>
   <si>
     <t>Whizbang Boxing</t>
   </si>
   <si>
     <t>Willett Boxing Club</t>
   </si>
   <si>
     <t>Williams Lake Boxing Club</t>
   </si>
   <si>
     <t>Wilson's Boxing</t>
@@ -2567,63 +2630,63 @@
   <si>
     <t>Wismer Boxing Club and Fitness Centre</t>
   </si>
   <si>
     <t>Wolfhouse Boxing</t>
   </si>
   <si>
     <t>Wolverine Boxing Academy</t>
   </si>
   <si>
     <t>Woodstock Boxing Club</t>
   </si>
   <si>
     <t>xtreme couture</t>
   </si>
   <si>
     <t>Xtreme Couture Clinic</t>
   </si>
   <si>
     <t>Yamaji Sussex Boxing Club</t>
   </si>
   <si>
     <t>YGK Boxing</t>
   </si>
   <si>
-    <t>YMM Boxing Club</t>
-[...1 lines deleted...]
-  <si>
     <t>York Martial Arts</t>
   </si>
   <si>
     <t>Yukon Boxing</t>
   </si>
   <si>
     <t>Yuli Boxeo x M.P.T</t>
   </si>
   <si>
     <t>Zaya's Boxing Club</t>
+  </si>
+  <si>
+    <t>Zen Boxing Club</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -3677,83 +3740,83 @@
       <c r="DB33" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:109">
       <c r="D34" t="s">
         <v>1</v>
       </c>
       <c r="DB34" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="35" spans="1:109">
       <c r="D35" t="s">
         <v>1</v>
       </c>
       <c r="DB35" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:109">
       <c r="D36" t="s">
         <v>1</v>
       </c>
       <c r="DB36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:109">
       <c r="D37" t="s">
         <v>1</v>
       </c>
       <c r="DB37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:109">
       <c r="D38" t="s">
         <v>1</v>
       </c>
       <c r="DB38" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:109">
       <c r="D39" t="s">
         <v>1</v>
       </c>
       <c r="DB39" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:109">
       <c r="D40" t="s">
         <v>1</v>
       </c>
       <c r="DB40" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:109">
       <c r="D41" t="s">
         <v>1</v>
       </c>
       <c r="DB41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:109">
       <c r="D42" t="s">
         <v>1</v>
       </c>
       <c r="DB42" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:109">
       <c r="D43" t="s">
         <v>1</v>
       </c>
       <c r="DB43" t="s">
         <v>110</v>
       </c>
@@ -4701,83 +4764,83 @@
       <c r="DB161" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="162" spans="1:109">
       <c r="D162" t="s">
         <v>1</v>
       </c>
       <c r="DB162" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="163" spans="1:109">
       <c r="D163" t="s">
         <v>1</v>
       </c>
       <c r="DB163" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="164" spans="1:109">
       <c r="D164" t="s">
         <v>1</v>
       </c>
       <c r="DB164" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="165" spans="1:109">
       <c r="D165" t="s">
         <v>1</v>
       </c>
       <c r="DB165" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="166" spans="1:109">
       <c r="D166" t="s">
         <v>1</v>
       </c>
       <c r="DB166" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="167" spans="1:109">
       <c r="D167" t="s">
         <v>1</v>
       </c>
       <c r="DB167" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="168" spans="1:109">
       <c r="D168" t="s">
         <v>1</v>
       </c>
       <c r="DB168" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="169" spans="1:109">
       <c r="D169" t="s">
         <v>1</v>
       </c>
       <c r="DB169" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="170" spans="1:109">
       <c r="D170" t="s">
         <v>1</v>
       </c>
       <c r="DB170" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="171" spans="1:109">
       <c r="D171" t="s">
         <v>1</v>
       </c>
       <c r="DB171" t="s">
         <v>237</v>
       </c>
@@ -8965,187 +9028,187 @@
       <c r="DB694" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="695" spans="1:109">
       <c r="D695" t="s">
         <v>1</v>
       </c>
       <c r="DB695" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="696" spans="1:109">
       <c r="D696" t="s">
         <v>1</v>
       </c>
       <c r="DB696" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="697" spans="1:109">
       <c r="D697" t="s">
         <v>1</v>
       </c>
       <c r="DB697" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="698" spans="1:109">
       <c r="D698" t="s">
         <v>1</v>
       </c>
       <c r="DB698" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="699" spans="1:109">
       <c r="D699" t="s">
         <v>1</v>
       </c>
       <c r="DB699" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="700" spans="1:109">
       <c r="D700" t="s">
         <v>1</v>
       </c>
       <c r="DB700" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="701" spans="1:109">
       <c r="D701" t="s">
         <v>1</v>
       </c>
       <c r="DB701" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="702" spans="1:109">
       <c r="D702" t="s">
         <v>1</v>
       </c>
       <c r="DB702" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="703" spans="1:109">
       <c r="D703" t="s">
         <v>1</v>
       </c>
       <c r="DB703" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="704" spans="1:109">
       <c r="D704" t="s">
         <v>1</v>
       </c>
       <c r="DB704" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="705" spans="1:109">
       <c r="D705" t="s">
         <v>1</v>
       </c>
       <c r="DB705" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="706" spans="1:109">
       <c r="D706" t="s">
         <v>1</v>
       </c>
       <c r="DB706" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="707" spans="1:109">
       <c r="D707" t="s">
         <v>1</v>
       </c>
       <c r="DB707" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="708" spans="1:109">
       <c r="D708" t="s">
         <v>1</v>
       </c>
       <c r="DB708" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="709" spans="1:109">
       <c r="D709" t="s">
         <v>1</v>
       </c>
       <c r="DB709" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="710" spans="1:109">
       <c r="D710" t="s">
         <v>1</v>
       </c>
       <c r="DB710" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="711" spans="1:109">
       <c r="D711" t="s">
         <v>1</v>
       </c>
       <c r="DB711" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="712" spans="1:109">
       <c r="D712" t="s">
         <v>1</v>
       </c>
       <c r="DB712" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="713" spans="1:109">
       <c r="D713" t="s">
         <v>1</v>
       </c>
       <c r="DB713" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="714" spans="1:109">
       <c r="D714" t="s">
         <v>1</v>
       </c>
       <c r="DB714" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="715" spans="1:109">
       <c r="D715" t="s">
         <v>1</v>
       </c>
       <c r="DB715" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="716" spans="1:109">
       <c r="D716" t="s">
         <v>1</v>
       </c>
       <c r="DB716" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="717" spans="1:109">
       <c r="D717" t="s">
         <v>1</v>
       </c>
       <c r="DB717" t="s">
         <v>782</v>
       </c>
@@ -9325,195 +9388,195 @@
       <c r="DB739" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="740" spans="1:109">
       <c r="D740" t="s">
         <v>1</v>
       </c>
       <c r="DB740" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="741" spans="1:109">
       <c r="D741" t="s">
         <v>1</v>
       </c>
       <c r="DB741" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="742" spans="1:109">
       <c r="D742" t="s">
         <v>1</v>
       </c>
       <c r="DB742" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="743" spans="1:109">
       <c r="D743" t="s">
         <v>1</v>
       </c>
       <c r="DB743" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="744" spans="1:109">
       <c r="D744" t="s">
         <v>1</v>
       </c>
       <c r="DB744" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="745" spans="1:109">
       <c r="D745" t="s">
         <v>1</v>
       </c>
       <c r="DB745" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="746" spans="1:109">
       <c r="D746" t="s">
         <v>1</v>
       </c>
       <c r="DB746" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="747" spans="1:109">
       <c r="D747" t="s">
         <v>1</v>
       </c>
       <c r="DB747" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="748" spans="1:109">
       <c r="D748" t="s">
         <v>1</v>
       </c>
       <c r="DB748" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="749" spans="1:109">
       <c r="D749" t="s">
         <v>1</v>
       </c>
       <c r="DB749" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="750" spans="1:109">
       <c r="D750" t="s">
         <v>1</v>
       </c>
       <c r="DB750" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="751" spans="1:109">
       <c r="D751" t="s">
         <v>1</v>
       </c>
       <c r="DB751" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="752" spans="1:109">
       <c r="D752" t="s">
         <v>1</v>
       </c>
       <c r="DB752" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="753" spans="1:109">
       <c r="D753" t="s">
         <v>1</v>
       </c>
       <c r="DB753" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="754" spans="1:109">
       <c r="D754" t="s">
         <v>1</v>
       </c>
       <c r="DB754" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="755" spans="1:109">
       <c r="D755" t="s">
         <v>1</v>
       </c>
       <c r="DB755" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="756" spans="1:109">
       <c r="D756" t="s">
         <v>1</v>
       </c>
       <c r="DB756" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="757" spans="1:109">
       <c r="D757" t="s">
         <v>1</v>
       </c>
       <c r="DB757" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="758" spans="1:109">
       <c r="D758" t="s">
         <v>1</v>
       </c>
       <c r="DB758" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="759" spans="1:109">
       <c r="D759" t="s">
         <v>1</v>
       </c>
       <c r="DB759" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="760" spans="1:109">
       <c r="D760" t="s">
         <v>1</v>
       </c>
       <c r="DB760" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="761" spans="1:109">
       <c r="D761" t="s">
         <v>1</v>
       </c>
       <c r="DB761" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="762" spans="1:109">
       <c r="D762" t="s">
         <v>1</v>
       </c>
       <c r="DB762" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="763" spans="1:109">
       <c r="D763" t="s">
         <v>1</v>
       </c>
       <c r="DB763" t="s">
         <v>827</v>
       </c>
@@ -9732,149 +9795,212 @@
       </c>
       <c r="DB790" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="791" spans="1:109">
       <c r="D791" t="s">
         <v>1</v>
       </c>
       <c r="DB791" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="792" spans="1:109">
       <c r="D792" t="s">
         <v>1</v>
       </c>
       <c r="DB792" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="793" spans="1:109">
       <c r="D793" t="s">
         <v>1</v>
       </c>
+      <c r="DB793" t="s">
+        <v>857</v>
+      </c>
     </row>
     <row r="794" spans="1:109">
       <c r="D794" t="s">
         <v>1</v>
       </c>
+      <c r="DB794" t="s">
+        <v>858</v>
+      </c>
     </row>
     <row r="795" spans="1:109">
       <c r="D795" t="s">
         <v>1</v>
       </c>
+      <c r="DB795" t="s">
+        <v>859</v>
+      </c>
     </row>
     <row r="796" spans="1:109">
       <c r="D796" t="s">
         <v>1</v>
       </c>
+      <c r="DB796" t="s">
+        <v>860</v>
+      </c>
     </row>
     <row r="797" spans="1:109">
       <c r="D797" t="s">
         <v>1</v>
       </c>
+      <c r="DB797" t="s">
+        <v>861</v>
+      </c>
     </row>
     <row r="798" spans="1:109">
       <c r="D798" t="s">
         <v>1</v>
       </c>
+      <c r="DB798" t="s">
+        <v>862</v>
+      </c>
     </row>
     <row r="799" spans="1:109">
       <c r="D799" t="s">
         <v>1</v>
       </c>
+      <c r="DB799" t="s">
+        <v>863</v>
+      </c>
     </row>
     <row r="800" spans="1:109">
       <c r="D800" t="s">
         <v>1</v>
       </c>
+      <c r="DB800" t="s">
+        <v>864</v>
+      </c>
     </row>
     <row r="801" spans="1:109">
       <c r="D801" t="s">
         <v>1</v>
       </c>
+      <c r="DB801" t="s">
+        <v>865</v>
+      </c>
     </row>
     <row r="802" spans="1:109">
       <c r="D802" t="s">
         <v>1</v>
       </c>
+      <c r="DB802" t="s">
+        <v>866</v>
+      </c>
     </row>
     <row r="803" spans="1:109">
       <c r="D803" t="s">
         <v>1</v>
       </c>
+      <c r="DB803" t="s">
+        <v>867</v>
+      </c>
     </row>
     <row r="804" spans="1:109">
       <c r="D804" t="s">
         <v>1</v>
       </c>
+      <c r="DB804" t="s">
+        <v>868</v>
+      </c>
     </row>
     <row r="805" spans="1:109">
       <c r="D805" t="s">
         <v>1</v>
       </c>
+      <c r="DB805" t="s">
+        <v>869</v>
+      </c>
     </row>
     <row r="806" spans="1:109">
       <c r="D806" t="s">
         <v>1</v>
       </c>
+      <c r="DB806" t="s">
+        <v>870</v>
+      </c>
     </row>
     <row r="807" spans="1:109">
       <c r="D807" t="s">
         <v>1</v>
       </c>
+      <c r="DB807" t="s">
+        <v>871</v>
+      </c>
     </row>
     <row r="808" spans="1:109">
       <c r="D808" t="s">
         <v>1</v>
       </c>
+      <c r="DB808" t="s">
+        <v>872</v>
+      </c>
     </row>
     <row r="809" spans="1:109">
       <c r="D809" t="s">
         <v>1</v>
       </c>
+      <c r="DB809" t="s">
+        <v>873</v>
+      </c>
     </row>
     <row r="810" spans="1:109">
       <c r="D810" t="s">
         <v>1</v>
       </c>
+      <c r="DB810" t="s">
+        <v>874</v>
+      </c>
     </row>
     <row r="811" spans="1:109">
       <c r="D811" t="s">
         <v>1</v>
       </c>
+      <c r="DB811" t="s">
+        <v>875</v>
+      </c>
     </row>
     <row r="812" spans="1:109">
       <c r="D812" t="s">
         <v>1</v>
       </c>
+      <c r="DB812" t="s">
+        <v>876</v>
+      </c>
     </row>
     <row r="813" spans="1:109">
       <c r="D813" t="s">
         <v>1</v>
+      </c>
+      <c r="DB813" t="s">
+        <v>877</v>
       </c>
     </row>
     <row r="814" spans="1:109">
       <c r="D814" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="815" spans="1:109">
       <c r="D815" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="816" spans="1:109">
       <c r="D816" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="817" spans="1:109">
       <c r="D817" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="818" spans="1:109">
       <c r="D818" t="s">
         <v>1</v>
@@ -10779,51 +10905,51 @@
       <c r="D998" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="999" spans="1:109">
       <c r="D999" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="1000" spans="1:109">
       <c r="D1000" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="12">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DB$1:$DB$792</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$813</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DE$1:$DE$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DE$1:$DE$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DE$1:$DE$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
       <formula1>'Worksheet'!$DE$1:$DE$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DE$1:$DE$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DE$1:$DE$13</formula1>
     </dataValidation>